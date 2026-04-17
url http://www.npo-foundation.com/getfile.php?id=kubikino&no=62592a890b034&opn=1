--- v0 (2025-10-28)
+++ v1 (2026-04-17)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\にいがたNPO基金_2017年～\第13回（2025年）助成\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mseri\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B0720FF5-0026-4704-B123-ADB568B17AB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{56A4EE46-B821-451A-A72C-33DAB3CF83C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="１．団体の概要について" sheetId="1" r:id="rId1"/>
     <sheet name="２．申請する事業について、スケジュール" sheetId="4" r:id="rId2"/>
     <sheet name="３．事業の収支について" sheetId="5" r:id="rId3"/>
     <sheet name="４．アンケート" sheetId="6" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'１．団体の概要について'!$A$1:$J$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'２．申請する事業について、スケジュール'!$A$1:$J$22</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="99">
   <si>
     <t>設立時期</t>
     <rPh sb="0" eb="2">
       <t>セツリツ</t>
     </rPh>
     <rPh sb="2" eb="4">
@@ -1718,76 +1718,76 @@
   </si>
   <si>
     <t>Bコース：５万円以上３０万円以内</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（ 申請する事業の総経費　　　　　　　　　　円 ）</t>
     <rPh sb="2" eb="4">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ソウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ケイヒ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>第13回（2025年）　にいがたNPO基金助成プログラム　助成申請書Bコース</t>
+    <t>第14回（2026年）　にいがたNPO基金助成プログラム　助成申請書Bコース</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ネン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>キキン</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="31" eb="34">
       <t>シンセイショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>～　第13回（2025年）にいがたNPO基金助成プログラム　アンケート　～</t>
+    <t>～　第14回（2026年）にいがたNPO基金助成プログラム　アンケート　～</t>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -2351,400 +2351,400 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...52 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...44 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...17 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -3155,1324 +3155,1324 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:J2"/>
+      <selection activeCell="B1" sqref="B1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.90625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.6328125" style="1" customWidth="1"/>
     <col min="3" max="10" width="10.08984375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="36"/>
-[...7 lines deleted...]
-      <c r="J1" s="37"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
     </row>
     <row r="2" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="70" t="s">
         <v>97</v>
       </c>
-      <c r="B2" s="29"/>
-[...7 lines deleted...]
-      <c r="J2" s="29"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
     </row>
     <row r="3" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="38"/>
-[...6 lines deleted...]
-      <c r="J3" s="38"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
     </row>
     <row r="4" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="62" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="39"/>
-[...5 lines deleted...]
-      <c r="J4" s="41"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="61"/>
     </row>
     <row r="5" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="42"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="43"/>
-[...2 lines deleted...]
-      <c r="J5" s="44"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="64"/>
+      <c r="J5" s="65"/>
     </row>
     <row r="6" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="42"/>
-      <c r="C6" s="30" t="s">
+      <c r="B6" s="63"/>
+      <c r="C6" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="31"/>
-[...5 lines deleted...]
-      <c r="J6" s="32"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="73"/>
     </row>
     <row r="7" spans="1:10" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="42"/>
-[...7 lines deleted...]
-      <c r="J7" s="35"/>
+      <c r="B7" s="63"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="75"/>
+      <c r="H7" s="75"/>
+      <c r="I7" s="75"/>
+      <c r="J7" s="76"/>
     </row>
     <row r="8" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="42"/>
+      <c r="B8" s="63"/>
       <c r="C8" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="66"/>
-[...1 lines deleted...]
-      <c r="F8" s="67"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="30"/>
       <c r="G8" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="68"/>
-[...1 lines deleted...]
-      <c r="J8" s="69"/>
+      <c r="H8" s="31"/>
+      <c r="I8" s="31"/>
+      <c r="J8" s="32"/>
     </row>
     <row r="9" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="24"/>
-      <c r="C9" s="27" t="s">
+      <c r="B9" s="47"/>
+      <c r="C9" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="D9" s="28"/>
-[...1 lines deleted...]
-      <c r="F9" s="25" t="s">
+      <c r="D9" s="69"/>
+      <c r="E9" s="69"/>
+      <c r="F9" s="66" t="s">
         <v>51</v>
       </c>
-      <c r="G9" s="26"/>
-[...1 lines deleted...]
-      <c r="I9" s="26"/>
+      <c r="G9" s="67"/>
+      <c r="H9" s="67"/>
+      <c r="I9" s="67"/>
       <c r="J9" s="16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="23" t="s">
+      <c r="B10" s="62" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>70</v>
       </c>
-      <c r="D10" s="70"/>
-      <c r="E10" s="70"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
       <c r="F10" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="G10" s="71"/>
-[...2 lines deleted...]
-      <c r="J10" s="72"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="24"/>
+      <c r="B11" s="47"/>
       <c r="C11" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="73"/>
-[...1 lines deleted...]
-      <c r="F11" s="74"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="37"/>
       <c r="G11" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="H11" s="75"/>
-[...1 lines deleted...]
-      <c r="J11" s="76"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="39"/>
     </row>
     <row r="12" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C13" s="62" t="s">
+      <c r="C13" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="62"/>
-[...2 lines deleted...]
-      <c r="G13" s="60" t="s">
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="H13" s="64"/>
-[...1 lines deleted...]
-      <c r="J13" s="64"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="27"/>
     </row>
     <row r="14" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="62" t="s">
+      <c r="C14" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="D14" s="65"/>
-[...5 lines deleted...]
-      <c r="J14" s="65"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
     </row>
     <row r="15" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D15" s="60" t="s">
+      <c r="D15" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="E15" s="61"/>
-[...4 lines deleted...]
-      <c r="J15" s="61"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
     </row>
     <row r="16" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="48" t="s">
+      <c r="C16" s="43" t="s">
         <v>65</v>
       </c>
-      <c r="D16" s="49"/>
-[...1 lines deleted...]
-      <c r="F16" s="55" t="s">
+      <c r="D16" s="44"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="G16" s="56"/>
-[...2 lines deleted...]
-      <c r="J16" s="56"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
     </row>
     <row r="17" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="51" t="s">
+      <c r="C17" s="46" t="s">
         <v>66</v>
       </c>
-      <c r="D17" s="24"/>
-[...1 lines deleted...]
-      <c r="F17" s="53" t="s">
+      <c r="D17" s="47"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="G17" s="54"/>
-[...2 lines deleted...]
-      <c r="J17" s="54"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
     </row>
     <row r="18" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="2:10" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C19" s="57" t="s">
+      <c r="C19" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="D19" s="58"/>
-[...5 lines deleted...]
-      <c r="J19" s="59"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="55"/>
     </row>
     <row r="20" spans="2:10" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="C20" s="45"/>
-[...6 lines deleted...]
-      <c r="J20" s="47"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="41"/>
+      <c r="J20" s="42"/>
     </row>
     <row r="21" spans="2:10" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C21" s="45"/>
-[...6 lines deleted...]
-      <c r="J21" s="47"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="42"/>
     </row>
     <row r="22" spans="2:10" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C22" s="45" t="s">
+      <c r="C22" s="40" t="s">
         <v>69</v>
       </c>
-      <c r="D22" s="46"/>
-[...5 lines deleted...]
-      <c r="J22" s="47"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="42"/>
     </row>
     <row r="23" spans="2:10" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="4"/>
     </row>
     <row r="24" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="F9:I9"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="C6:J6"/>
+    <mergeCell ref="C7:J7"/>
+    <mergeCell ref="B1:J1"/>
+    <mergeCell ref="B3:J3"/>
+    <mergeCell ref="D4:J4"/>
+    <mergeCell ref="B4:B9"/>
+    <mergeCell ref="G5:J5"/>
+    <mergeCell ref="C20:J20"/>
+    <mergeCell ref="C21:J21"/>
+    <mergeCell ref="C22:J22"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="F17:J17"/>
+    <mergeCell ref="F16:J16"/>
+    <mergeCell ref="C19:J19"/>
     <mergeCell ref="D15:J15"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="G13:J13"/>
     <mergeCell ref="C14:J14"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="H11:J11"/>
-    <mergeCell ref="C20:J20"/>
-[...17 lines deleted...]
-    <mergeCell ref="C7:J7"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.51181102362204722" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:J23"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" topLeftCell="A12" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="C2" sqref="C2:J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.90625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.6328125" style="1" customWidth="1"/>
     <col min="3" max="10" width="10.08984375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="38" t="s">
+      <c r="B1" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="C1" s="38"/>
-[...6 lines deleted...]
-      <c r="J1" s="38"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
     </row>
     <row r="2" spans="2:10" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="C2" s="63" t="s">
+      <c r="C2" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="D2" s="81"/>
-[...5 lines deleted...]
-      <c r="J2" s="82"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="111"/>
     </row>
     <row r="3" spans="2:10" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="C3" s="77"/>
-[...6 lines deleted...]
-      <c r="J3" s="60"/>
+      <c r="C3" s="102"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="23"/>
     </row>
     <row r="4" spans="2:10" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="79" t="s">
+      <c r="C4" s="108" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="80"/>
-[...1 lines deleted...]
-      <c r="F4" s="78" t="s">
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="G4" s="78"/>
-[...2 lines deleted...]
-      <c r="J4" s="59"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="55"/>
     </row>
     <row r="5" spans="2:10" ht="108" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="83" t="s">
+      <c r="C5" s="95" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="84"/>
-[...5 lines deleted...]
-      <c r="J5" s="84"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
     </row>
     <row r="6" spans="2:10" ht="108" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="83" t="s">
+      <c r="C6" s="95" t="s">
         <v>21</v>
       </c>
-      <c r="D6" s="84"/>
-[...5 lines deleted...]
-      <c r="J6" s="84"/>
+      <c r="D6" s="96"/>
+      <c r="E6" s="96"/>
+      <c r="F6" s="96"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="96"/>
+      <c r="J6" s="96"/>
     </row>
     <row r="7" spans="2:10" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="C7" s="83" t="s">
+      <c r="C7" s="95" t="s">
         <v>50</v>
       </c>
-      <c r="D7" s="84"/>
-[...5 lines deleted...]
-      <c r="J7" s="84"/>
+      <c r="D7" s="96"/>
+      <c r="E7" s="96"/>
+      <c r="F7" s="96"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="96"/>
+      <c r="J7" s="96"/>
     </row>
     <row r="8" spans="2:10" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="91" t="s">
+      <c r="B8" s="105" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="92"/>
-[...6 lines deleted...]
-      <c r="J8" s="93"/>
+      <c r="C8" s="106"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="107"/>
     </row>
     <row r="9" spans="2:10" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="83" t="s">
+      <c r="B9" s="95" t="s">
         <v>91</v>
       </c>
-      <c r="C9" s="85"/>
-[...6 lines deleted...]
-      <c r="J9" s="85"/>
+      <c r="C9" s="97"/>
+      <c r="D9" s="97"/>
+      <c r="E9" s="97"/>
+      <c r="F9" s="97"/>
+      <c r="G9" s="97"/>
+      <c r="H9" s="97"/>
+      <c r="I9" s="97"/>
+      <c r="J9" s="97"/>
     </row>
     <row r="10" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="86" t="s">
+      <c r="B11" s="98" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="86"/>
-[...6 lines deleted...]
-      <c r="J11" s="86"/>
+      <c r="C11" s="98"/>
+      <c r="D11" s="98"/>
+      <c r="E11" s="98"/>
+      <c r="F11" s="98"/>
+      <c r="G11" s="98"/>
+      <c r="H11" s="98"/>
+      <c r="I11" s="98"/>
+      <c r="J11" s="98"/>
     </row>
     <row r="12" spans="2:10" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="88" t="s">
+      <c r="B12" s="100" t="s">
         <v>28</v>
       </c>
-      <c r="C12" s="89"/>
-      <c r="D12" s="77" t="s">
+      <c r="C12" s="101"/>
+      <c r="D12" s="102" t="s">
         <v>87</v>
       </c>
-      <c r="E12" s="78"/>
-[...4 lines deleted...]
-      <c r="J12" s="60"/>
+      <c r="E12" s="103"/>
+      <c r="F12" s="103"/>
+      <c r="G12" s="103"/>
+      <c r="H12" s="103"/>
+      <c r="I12" s="103"/>
+      <c r="J12" s="23"/>
     </row>
     <row r="13" spans="2:10" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="88" t="s">
+      <c r="B13" s="100" t="s">
         <v>31</v>
       </c>
-      <c r="C13" s="89"/>
-      <c r="D13" s="77" t="s">
+      <c r="C13" s="101"/>
+      <c r="D13" s="102" t="s">
         <v>88</v>
       </c>
-      <c r="E13" s="58"/>
-[...4 lines deleted...]
-      <c r="J13" s="59"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="55"/>
     </row>
     <row r="14" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
       <c r="C14" s="7"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="63" t="s">
+      <c r="B15" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="87"/>
-      <c r="D15" s="63" t="s">
+      <c r="C15" s="99"/>
+      <c r="D15" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="E15" s="90"/>
-[...4 lines deleted...]
-      <c r="J15" s="87"/>
+      <c r="E15" s="104"/>
+      <c r="F15" s="104"/>
+      <c r="G15" s="104"/>
+      <c r="H15" s="104"/>
+      <c r="I15" s="104"/>
+      <c r="J15" s="99"/>
     </row>
     <row r="16" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="106" t="s">
+      <c r="B16" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="C16" s="107"/>
-      <c r="D16" s="108" t="s">
+      <c r="C16" s="78"/>
+      <c r="D16" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="E16" s="109"/>
-[...4 lines deleted...]
-      <c r="J16" s="111"/>
+      <c r="E16" s="80"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="82"/>
     </row>
     <row r="17" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="98"/>
-[...7 lines deleted...]
-      <c r="J17" s="105"/>
+      <c r="B17" s="83"/>
+      <c r="C17" s="84"/>
+      <c r="D17" s="85"/>
+      <c r="E17" s="86"/>
+      <c r="F17" s="86"/>
+      <c r="G17" s="86"/>
+      <c r="H17" s="86"/>
+      <c r="I17" s="86"/>
+      <c r="J17" s="87"/>
     </row>
     <row r="18" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="98"/>
-[...7 lines deleted...]
-      <c r="J18" s="105"/>
+      <c r="B18" s="83"/>
+      <c r="C18" s="84"/>
+      <c r="D18" s="85"/>
+      <c r="E18" s="88"/>
+      <c r="F18" s="86"/>
+      <c r="G18" s="86"/>
+      <c r="H18" s="86"/>
+      <c r="I18" s="86"/>
+      <c r="J18" s="87"/>
     </row>
     <row r="19" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="98"/>
-[...7 lines deleted...]
-      <c r="J19" s="105"/>
+      <c r="B19" s="83"/>
+      <c r="C19" s="84"/>
+      <c r="D19" s="85"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="86"/>
+      <c r="G19" s="86"/>
+      <c r="H19" s="86"/>
+      <c r="I19" s="86"/>
+      <c r="J19" s="87"/>
     </row>
     <row r="20" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="98"/>
-[...7 lines deleted...]
-      <c r="J20" s="105"/>
+      <c r="B20" s="83"/>
+      <c r="C20" s="84"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="88"/>
+      <c r="F20" s="86"/>
+      <c r="G20" s="86"/>
+      <c r="H20" s="86"/>
+      <c r="I20" s="86"/>
+      <c r="J20" s="87"/>
     </row>
     <row r="21" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="98"/>
-[...7 lines deleted...]
-      <c r="J21" s="105"/>
+      <c r="B21" s="83"/>
+      <c r="C21" s="84"/>
+      <c r="D21" s="85"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="86"/>
+      <c r="G21" s="86"/>
+      <c r="H21" s="86"/>
+      <c r="I21" s="86"/>
+      <c r="J21" s="87"/>
     </row>
     <row r="22" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="100"/>
-[...7 lines deleted...]
-      <c r="J22" s="97"/>
+      <c r="B22" s="93"/>
+      <c r="C22" s="94"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="90"/>
+      <c r="F22" s="91"/>
+      <c r="G22" s="91"/>
+      <c r="H22" s="91"/>
+      <c r="I22" s="91"/>
+      <c r="J22" s="92"/>
     </row>
     <row r="23" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="B16:C16"/>
-[...12 lines deleted...]
-    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B1:J1"/>
+    <mergeCell ref="C3:J3"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:J4"/>
+    <mergeCell ref="C2:J2"/>
     <mergeCell ref="C5:J5"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:J13"/>
     <mergeCell ref="C6:J6"/>
     <mergeCell ref="D12:J12"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="D15:J15"/>
     <mergeCell ref="B8:J8"/>
-    <mergeCell ref="B1:J1"/>
-[...3 lines deleted...]
-    <mergeCell ref="C2:J2"/>
+    <mergeCell ref="D22:J22"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:J18"/>
+    <mergeCell ref="D19:J19"/>
+    <mergeCell ref="D20:J20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:J17"/>
+    <mergeCell ref="D21:J21"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.51181102362204722" right="0.31496062992125984" top="0.35433070866141736" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B1:J36"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" topLeftCell="A22" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.90625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.6328125" style="1" customWidth="1"/>
     <col min="3" max="10" width="10.08984375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="86" t="s">
+      <c r="B1" s="98" t="s">
         <v>90</v>
       </c>
-      <c r="C1" s="86"/>
-[...6 lines deleted...]
-      <c r="J1" s="86"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="25" t="s">
+      <c r="B2" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="26"/>
-[...6 lines deleted...]
-      <c r="J2" s="26"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
     </row>
     <row r="3" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="63" t="s">
+      <c r="B3" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="C3" s="87"/>
-      <c r="D3" s="63" t="s">
+      <c r="C3" s="99"/>
+      <c r="D3" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="E3" s="87"/>
-      <c r="F3" s="63" t="s">
+      <c r="E3" s="99"/>
+      <c r="F3" s="26" t="s">
         <v>59</v>
       </c>
-      <c r="G3" s="90"/>
-[...2 lines deleted...]
-      <c r="J3" s="87"/>
+      <c r="G3" s="104"/>
+      <c r="H3" s="104"/>
+      <c r="I3" s="104"/>
+      <c r="J3" s="99"/>
     </row>
     <row r="4" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="114" t="s">
+      <c r="B4" s="131" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="115"/>
-      <c r="D4" s="116" t="s">
+      <c r="C4" s="132"/>
+      <c r="D4" s="133" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="117"/>
-[...4 lines deleted...]
-      <c r="J4" s="119"/>
+      <c r="E4" s="134"/>
+      <c r="F4" s="135"/>
+      <c r="G4" s="130"/>
+      <c r="H4" s="130"/>
+      <c r="I4" s="130"/>
+      <c r="J4" s="136"/>
     </row>
     <row r="5" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="120" t="s">
+      <c r="B5" s="137" t="s">
         <v>60</v>
       </c>
-      <c r="C5" s="121"/>
-[...6 lines deleted...]
-      <c r="J5" s="122"/>
+      <c r="C5" s="138"/>
+      <c r="D5" s="138"/>
+      <c r="E5" s="138"/>
+      <c r="F5" s="138"/>
+      <c r="G5" s="138"/>
+      <c r="H5" s="138"/>
+      <c r="I5" s="138"/>
+      <c r="J5" s="139"/>
     </row>
     <row r="6" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="98"/>
-[...7 lines deleted...]
-      <c r="J6" s="99"/>
+      <c r="B6" s="83"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="119"/>
+      <c r="E6" s="120"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="84"/>
     </row>
     <row r="7" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="98"/>
-[...7 lines deleted...]
-      <c r="J7" s="99"/>
+      <c r="B7" s="83"/>
+      <c r="C7" s="84"/>
+      <c r="D7" s="119"/>
+      <c r="E7" s="120"/>
+      <c r="F7" s="83"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="84"/>
     </row>
     <row r="8" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="98"/>
-[...7 lines deleted...]
-      <c r="J8" s="99"/>
+      <c r="B8" s="83"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="119"/>
+      <c r="E8" s="120"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="84"/>
     </row>
     <row r="9" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="98"/>
-[...7 lines deleted...]
-      <c r="J9" s="99"/>
+      <c r="B9" s="83"/>
+      <c r="C9" s="84"/>
+      <c r="D9" s="119"/>
+      <c r="E9" s="120"/>
+      <c r="F9" s="56"/>
+      <c r="G9" s="57"/>
+      <c r="H9" s="57"/>
+      <c r="I9" s="57"/>
+      <c r="J9" s="84"/>
     </row>
     <row r="10" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="100"/>
-[...7 lines deleted...]
-      <c r="J10" s="101"/>
+      <c r="B10" s="93"/>
+      <c r="C10" s="94"/>
+      <c r="D10" s="117"/>
+      <c r="E10" s="118"/>
+      <c r="F10" s="66"/>
+      <c r="G10" s="67"/>
+      <c r="H10" s="67"/>
+      <c r="I10" s="67"/>
+      <c r="J10" s="94"/>
     </row>
     <row r="11" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="63" t="s">
+      <c r="B11" s="26" t="s">
         <v>73</v>
       </c>
-      <c r="C11" s="87"/>
-[...6 lines deleted...]
-      <c r="J11" s="89"/>
+      <c r="C11" s="99"/>
+      <c r="D11" s="124"/>
+      <c r="E11" s="125"/>
+      <c r="F11" s="126"/>
+      <c r="G11" s="101"/>
+      <c r="H11" s="101"/>
+      <c r="I11" s="101"/>
+      <c r="J11" s="101"/>
     </row>
     <row r="12" spans="2:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="12"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
     </row>
     <row r="13" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="25" t="s">
+      <c r="B13" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="26"/>
-[...6 lines deleted...]
-      <c r="J13" s="26"/>
+      <c r="C13" s="67"/>
+      <c r="D13" s="67"/>
+      <c r="E13" s="67"/>
+      <c r="F13" s="67"/>
+      <c r="G13" s="67"/>
+      <c r="H13" s="67"/>
+      <c r="I13" s="67"/>
+      <c r="J13" s="67"/>
     </row>
     <row r="14" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="63" t="s">
+      <c r="B14" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="87"/>
-      <c r="D14" s="63" t="s">
+      <c r="C14" s="99"/>
+      <c r="D14" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="E14" s="87"/>
-      <c r="F14" s="63" t="s">
+      <c r="E14" s="99"/>
+      <c r="F14" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="G14" s="90"/>
-[...2 lines deleted...]
-      <c r="J14" s="87"/>
+      <c r="G14" s="104"/>
+      <c r="H14" s="104"/>
+      <c r="I14" s="104"/>
+      <c r="J14" s="99"/>
     </row>
     <row r="15" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="98"/>
-[...7 lines deleted...]
-      <c r="J15" s="99"/>
+      <c r="B15" s="83"/>
+      <c r="C15" s="84"/>
+      <c r="D15" s="127"/>
+      <c r="E15" s="128"/>
+      <c r="F15" s="83"/>
+      <c r="G15" s="57"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="84"/>
     </row>
     <row r="16" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="98"/>
-[...7 lines deleted...]
-      <c r="J16" s="99"/>
+      <c r="B16" s="83"/>
+      <c r="C16" s="84"/>
+      <c r="D16" s="119"/>
+      <c r="E16" s="120"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="84"/>
     </row>
     <row r="17" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="98"/>
-[...7 lines deleted...]
-      <c r="J17" s="99"/>
+      <c r="B17" s="83"/>
+      <c r="C17" s="84"/>
+      <c r="D17" s="119"/>
+      <c r="E17" s="120"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="84"/>
     </row>
     <row r="18" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="98"/>
-[...7 lines deleted...]
-      <c r="J18" s="99"/>
+      <c r="B18" s="83"/>
+      <c r="C18" s="84"/>
+      <c r="D18" s="119"/>
+      <c r="E18" s="120"/>
+      <c r="F18" s="83"/>
+      <c r="G18" s="57"/>
+      <c r="H18" s="57"/>
+      <c r="I18" s="57"/>
+      <c r="J18" s="84"/>
     </row>
     <row r="19" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="98"/>
-[...7 lines deleted...]
-      <c r="J19" s="99"/>
+      <c r="B19" s="83"/>
+      <c r="C19" s="84"/>
+      <c r="D19" s="119"/>
+      <c r="E19" s="120"/>
+      <c r="F19" s="83"/>
+      <c r="G19" s="57"/>
+      <c r="H19" s="57"/>
+      <c r="I19" s="57"/>
+      <c r="J19" s="84"/>
     </row>
     <row r="20" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="100"/>
-[...7 lines deleted...]
-      <c r="J20" s="101"/>
+      <c r="B20" s="93"/>
+      <c r="C20" s="94"/>
+      <c r="D20" s="117"/>
+      <c r="E20" s="118"/>
+      <c r="F20" s="66"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="67"/>
+      <c r="J20" s="94"/>
     </row>
     <row r="21" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="63" t="s">
+      <c r="B21" s="26" t="s">
         <v>74</v>
       </c>
-      <c r="C21" s="87"/>
-[...6 lines deleted...]
-      <c r="J21" s="89"/>
+      <c r="C21" s="99"/>
+      <c r="D21" s="124"/>
+      <c r="E21" s="125"/>
+      <c r="F21" s="126"/>
+      <c r="G21" s="101"/>
+      <c r="H21" s="101"/>
+      <c r="I21" s="101"/>
+      <c r="J21" s="101"/>
     </row>
     <row r="22" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="112" t="s">
+      <c r="B22" s="129" t="s">
         <v>75</v>
       </c>
-      <c r="C22" s="113"/>
-[...6 lines deleted...]
-      <c r="J22" s="113"/>
+      <c r="C22" s="130"/>
+      <c r="D22" s="130"/>
+      <c r="E22" s="130"/>
+      <c r="F22" s="130"/>
+      <c r="G22" s="130"/>
+      <c r="H22" s="130"/>
+      <c r="I22" s="130"/>
+      <c r="J22" s="130"/>
     </row>
     <row r="23" spans="2:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="4"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
     </row>
     <row r="24" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="132" t="s">
+      <c r="B24" s="112" t="s">
         <v>38</v>
       </c>
-      <c r="C24" s="133"/>
-[...6 lines deleted...]
-      <c r="J24" s="134"/>
+      <c r="C24" s="113"/>
+      <c r="D24" s="113"/>
+      <c r="E24" s="113"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="113"/>
+      <c r="H24" s="113"/>
+      <c r="I24" s="113"/>
+      <c r="J24" s="114"/>
     </row>
     <row r="25" spans="2:10" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="139"/>
-[...7 lines deleted...]
-      <c r="J25" s="93"/>
+      <c r="B25" s="123"/>
+      <c r="C25" s="106"/>
+      <c r="D25" s="106"/>
+      <c r="E25" s="106"/>
+      <c r="F25" s="106"/>
+      <c r="G25" s="106"/>
+      <c r="H25" s="106"/>
+      <c r="I25" s="106"/>
+      <c r="J25" s="107"/>
     </row>
     <row r="26" spans="2:10" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="86" t="s">
+      <c r="B27" s="98" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="86"/>
-[...6 lines deleted...]
-      <c r="J27" s="86"/>
+      <c r="C27" s="98"/>
+      <c r="D27" s="98"/>
+      <c r="E27" s="98"/>
+      <c r="F27" s="98"/>
+      <c r="G27" s="98"/>
+      <c r="H27" s="98"/>
+      <c r="I27" s="98"/>
+      <c r="J27" s="98"/>
     </row>
     <row r="28" spans="2:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="137" t="s">
+      <c r="B28" s="121" t="s">
         <v>76</v>
       </c>
-      <c r="C28" s="138"/>
-[...6 lines deleted...]
-      <c r="J28" s="138"/>
+      <c r="C28" s="122"/>
+      <c r="D28" s="122"/>
+      <c r="E28" s="122"/>
+      <c r="F28" s="122"/>
+      <c r="G28" s="122"/>
+      <c r="H28" s="122"/>
+      <c r="I28" s="122"/>
+      <c r="J28" s="122"/>
     </row>
     <row r="29" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="135" t="s">
+      <c r="B29" s="115" t="s">
         <v>78</v>
       </c>
-      <c r="C29" s="136"/>
-[...6 lines deleted...]
-      <c r="J29" s="136"/>
+      <c r="C29" s="116"/>
+      <c r="D29" s="116"/>
+      <c r="E29" s="116"/>
+      <c r="F29" s="116"/>
+      <c r="G29" s="116"/>
+      <c r="H29" s="116"/>
+      <c r="I29" s="116"/>
+      <c r="J29" s="116"/>
     </row>
     <row r="30" spans="2:10" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="86" t="s">
+      <c r="B31" s="98" t="s">
         <v>77</v>
       </c>
-      <c r="C31" s="86"/>
-[...6 lines deleted...]
-      <c r="J31" s="86"/>
+      <c r="C31" s="98"/>
+      <c r="D31" s="98"/>
+      <c r="E31" s="98"/>
+      <c r="F31" s="98"/>
+      <c r="G31" s="98"/>
+      <c r="H31" s="98"/>
+      <c r="I31" s="98"/>
+      <c r="J31" s="98"/>
     </row>
     <row r="32" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="C32" s="36" t="s">
+      <c r="C32" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="D32" s="37"/>
-[...5 lines deleted...]
-      <c r="J32" s="37"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="57"/>
+      <c r="F32" s="57"/>
+      <c r="G32" s="57"/>
+      <c r="H32" s="57"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="57"/>
     </row>
     <row r="33" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C33" s="36" t="s">
+      <c r="C33" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="D33" s="37"/>
-[...5 lines deleted...]
-      <c r="J33" s="37"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="57"/>
+      <c r="F33" s="57"/>
+      <c r="G33" s="57"/>
+      <c r="H33" s="57"/>
+      <c r="I33" s="57"/>
+      <c r="J33" s="57"/>
     </row>
     <row r="34" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="4"/>
-      <c r="C34" s="36" t="s">
+      <c r="C34" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="D34" s="37"/>
-[...5 lines deleted...]
-      <c r="J34" s="37"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="57"/>
+      <c r="F34" s="57"/>
+      <c r="G34" s="57"/>
+      <c r="H34" s="57"/>
+      <c r="I34" s="57"/>
+      <c r="J34" s="57"/>
     </row>
     <row r="35" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="C35" s="36" t="s">
+      <c r="C35" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="D35" s="37"/>
-[...5 lines deleted...]
-      <c r="J35" s="37"/>
+      <c r="D35" s="57"/>
+      <c r="E35" s="57"/>
+      <c r="F35" s="57"/>
+      <c r="G35" s="57"/>
+      <c r="H35" s="57"/>
+      <c r="I35" s="57"/>
+      <c r="J35" s="57"/>
     </row>
     <row r="36" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C36" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
     </row>
   </sheetData>
   <mergeCells count="63">
-    <mergeCell ref="B24:J24"/>
-[...16 lines deleted...]
-    <mergeCell ref="C34:J34"/>
+    <mergeCell ref="B1:J1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:J3"/>
+    <mergeCell ref="B22:J22"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:J4"/>
+    <mergeCell ref="B5:J5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:J6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="F8:J8"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:J21"/>
+    <mergeCell ref="F15:J15"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="F16:J16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:J17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:E16"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="F14:J14"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:J10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:J11"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:J9"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:J7"/>
-    <mergeCell ref="B15:C15"/>
-[...27 lines deleted...]
-    <mergeCell ref="F8:J8"/>
+    <mergeCell ref="C35:J35"/>
+    <mergeCell ref="B31:J31"/>
+    <mergeCell ref="C32:J32"/>
+    <mergeCell ref="C33:J33"/>
+    <mergeCell ref="C34:J34"/>
+    <mergeCell ref="B24:J24"/>
+    <mergeCell ref="B29:J29"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:J20"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="F18:J18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:J19"/>
+    <mergeCell ref="B27:J27"/>
+    <mergeCell ref="B28:J28"/>
+    <mergeCell ref="B25:J25"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.51181102362204722" right="0.31496062992125984" top="0.35433070866141736" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="B1:J17"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:J2"/>
+      <selection activeCell="B1" sqref="B1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.90625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.6328125" style="1" customWidth="1"/>
     <col min="3" max="10" width="10.08984375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" s="14" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="29" t="s">
+      <c r="B1" s="70" t="s">
         <v>98</v>
       </c>
-      <c r="C1" s="29"/>
-[...6 lines deleted...]
-      <c r="J1" s="29"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
     </row>
     <row r="2" spans="2:10" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="141" t="s">
         <v>86</v>
       </c>
-      <c r="C2" s="136"/>
-[...6 lines deleted...]
-      <c r="J2" s="136"/>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="116"/>
+      <c r="G2" s="116"/>
+      <c r="H2" s="116"/>
+      <c r="I2" s="116"/>
+      <c r="J2" s="116"/>
     </row>
     <row r="3" spans="2:10" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="144"/>
-      <c r="C3" s="37"/>
-[...6 lines deleted...]
-      <c r="J3" s="37"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
     </row>
     <row r="4" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="86" t="s">
+      <c r="B4" s="98" t="s">
         <v>79</v>
       </c>
-      <c r="C4" s="86"/>
-[...6 lines deleted...]
-      <c r="J4" s="86"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="98"/>
+      <c r="E4" s="98"/>
+      <c r="F4" s="98"/>
+      <c r="G4" s="98"/>
+      <c r="H4" s="98"/>
+      <c r="I4" s="98"/>
+      <c r="J4" s="98"/>
     </row>
     <row r="5" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="142" t="s">
         <v>92</v>
       </c>
       <c r="C5" s="143"/>
       <c r="D5" s="143"/>
       <c r="E5" s="143"/>
       <c r="F5" s="143"/>
       <c r="G5" s="143"/>
       <c r="H5" s="143"/>
       <c r="I5" s="143"/>
       <c r="J5" s="143"/>
     </row>
     <row r="6" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="142" t="s">
         <v>83</v>
       </c>
       <c r="C6" s="143"/>
       <c r="D6" s="143"/>
       <c r="E6" s="143"/>
       <c r="F6" s="143"/>
       <c r="G6" s="143"/>
       <c r="H6" s="143"/>
       <c r="I6" s="143"/>
@@ -4484,99 +4484,99 @@
       </c>
       <c r="C7" s="143"/>
       <c r="D7" s="143"/>
       <c r="E7" s="143"/>
       <c r="F7" s="143"/>
       <c r="G7" s="143"/>
       <c r="H7" s="143"/>
       <c r="I7" s="143"/>
       <c r="J7" s="143"/>
     </row>
     <row r="8" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="142" t="s">
         <v>94</v>
       </c>
       <c r="C8" s="143"/>
       <c r="D8" s="143"/>
       <c r="E8" s="143"/>
       <c r="F8" s="143"/>
       <c r="G8" s="143"/>
       <c r="H8" s="143"/>
       <c r="I8" s="143"/>
       <c r="J8" s="143"/>
     </row>
     <row r="9" spans="2:10" ht="42" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="86" t="s">
+      <c r="B10" s="98" t="s">
         <v>80</v>
       </c>
-      <c r="C10" s="86"/>
-[...6 lines deleted...]
-      <c r="J10" s="86"/>
+      <c r="C10" s="98"/>
+      <c r="D10" s="98"/>
+      <c r="E10" s="98"/>
+      <c r="F10" s="98"/>
+      <c r="G10" s="98"/>
+      <c r="H10" s="98"/>
+      <c r="I10" s="98"/>
+      <c r="J10" s="98"/>
     </row>
     <row r="11" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="142" t="s">
         <v>81</v>
       </c>
       <c r="C11" s="143"/>
       <c r="D11" s="143"/>
       <c r="E11" s="143"/>
       <c r="F11" s="143"/>
       <c r="G11" s="143"/>
       <c r="H11" s="143"/>
       <c r="I11" s="143"/>
       <c r="J11" s="143"/>
     </row>
     <row r="12" spans="2:10" ht="42" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="86" t="s">
+      <c r="B13" s="98" t="s">
         <v>82</v>
       </c>
-      <c r="C13" s="86"/>
-[...6 lines deleted...]
-      <c r="J13" s="86"/>
+      <c r="C13" s="98"/>
+      <c r="D13" s="98"/>
+      <c r="E13" s="98"/>
+      <c r="F13" s="98"/>
+      <c r="G13" s="98"/>
+      <c r="H13" s="98"/>
+      <c r="I13" s="98"/>
+      <c r="J13" s="98"/>
     </row>
     <row r="14" spans="2:10" ht="165" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="139"/>
-[...7 lines deleted...]
-      <c r="J14" s="93"/>
+      <c r="B14" s="123"/>
+      <c r="C14" s="106"/>
+      <c r="D14" s="106"/>
+      <c r="E14" s="106"/>
+      <c r="F14" s="106"/>
+      <c r="G14" s="106"/>
+      <c r="H14" s="106"/>
+      <c r="I14" s="106"/>
+      <c r="J14" s="107"/>
     </row>
     <row r="15" spans="2:10" ht="72" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="2:10" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="140" t="s">
         <v>84</v>
       </c>
       <c r="C16" s="140"/>
       <c r="D16" s="140"/>
       <c r="E16" s="140"/>
       <c r="F16" s="140"/>
       <c r="G16" s="140"/>
       <c r="H16" s="140"/>
       <c r="I16" s="140"/>
       <c r="J16" s="140"/>
     </row>
     <row r="17" spans="2:10" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="140" t="s">
         <v>85</v>
       </c>
       <c r="C17" s="140"/>
       <c r="D17" s="140"/>
       <c r="E17" s="140"/>
       <c r="F17" s="140"/>
       <c r="G17" s="140"/>
       <c r="H17" s="140"/>